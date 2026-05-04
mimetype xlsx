--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -1,236 +1,294 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Naseem.Akhtar\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\DELHI\Lease\agrawal sonam\DSA Website\April 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5EA45CEE-3025-47DB-AC6B-9A7C24A0EC36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B10D5A84-0799-4F85-A83F-DE671659C119}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{6077A6EF-3B1F-4178-AE3A-5CAB394D2D0C}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{61698763-5AAF-41DD-B164-D755A2BB0897}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="18">
+  <si>
+    <t>S.No.</t>
+  </si>
+  <si>
+    <t>Name of the DSA</t>
+  </si>
+  <si>
+    <t>DSA</t>
+  </si>
+  <si>
+    <t>DSA-Lease</t>
+  </si>
   <si>
     <t>Sadashiva Financial Services</t>
   </si>
   <si>
     <t>Speeds</t>
   </si>
   <si>
-    <t>Vendor Name</t>
-[...7 lines deleted...]
-  <si>
     <t>Dell International Services India Private Limited</t>
   </si>
   <si>
     <t>Dreamz Mynewcar India Private Limited</t>
   </si>
   <si>
     <t>Devang Jitendra Kothari</t>
   </si>
   <si>
-    <t>B.Mangatram And Co</t>
-[...4 lines deleted...]
-  <si>
     <t>Vmvcube Infosystem India Private Limited</t>
   </si>
   <si>
     <t>Authentic Financial Services</t>
   </si>
   <si>
-    <t>Bhalotia Motors Private Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>Rajesh M J</t>
   </si>
   <si>
     <t>Vbuild Consulting India Private Limited</t>
   </si>
   <si>
-    <t xml:space="preserve"> Onetouch Software Technology</t>
-[...2 lines deleted...]
-    <t>Bythebook Consulting Llp</t>
+    <t>Onetouch Software Technology</t>
+  </si>
+  <si>
+    <t>Figital Technologies Private Limited</t>
   </si>
   <si>
     <t>Ruloans Distribution Services Private Limited</t>
   </si>
   <si>
     <t>Team Computers Private. Limited</t>
+  </si>
+  <si>
+    <t>Bythebook Consulting LLP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <name val="Romana Ultra"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-[...5 lines deleted...]
-      <sz val="9"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
-[...15 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Romana Ultra"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Romana Ultra"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Romana Ultra"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFEB9C"/>
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFCC"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -239,156 +297,128 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-[...12 lines deleted...]
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
-[...1 lines deleted...]
-    <cellStyle name="Neutral 2" xfId="3" xr:uid="{1D4366F9-16C5-4F01-A1FC-38ABDBEC1213}"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{8705E860-D7DD-4C40-90D5-59E833C69217}"/>
-[...3 lines deleted...]
-    <cellStyle name="Note 2" xfId="4" xr:uid="{B200A907-C976-422D-9C26-4899D2EED6F5}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -679,256 +709,257 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F4DB9DE-AC4A-405B-BB81-0F59744AAE34}">
-  <dimension ref="A1:B18"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA75E89B-B102-455A-8467-D73C7AFAFF86}">
+  <dimension ref="A1:C15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14"/>
   <cols>
-    <col min="1" max="1" width="5.26953125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="43.453125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4.7265625" style="15" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="43.08984375" style="15" customWidth="1"/>
+    <col min="3" max="3" width="17.1796875" style="15" customWidth="1"/>
+    <col min="4" max="7" width="8.7265625" style="4"/>
+    <col min="8" max="8" width="10.81640625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.7265625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B1" s="8" t="s">
+    <row r="1" spans="1:3" ht="14.5" thickBot="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:3">
       <c r="A2" s="5">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="8">
+        <v>2</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="8">
+        <v>3</v>
+      </c>
+      <c r="B4" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="8">
+        <v>4</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="8">
+        <v>5</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="8">
+        <v>6</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="8">
+        <v>7</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="8">
+        <v>8</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="8">
+        <v>9</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="8">
+        <v>10</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="8">
+        <v>11</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="8">
+        <v>12</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="8">
+        <v>13</v>
+      </c>
+      <c r="B14" s="9" t="s">
         <v>17</v>
       </c>
-    </row>
-[...97 lines deleted...]
-      <c r="A15" s="1">
+      <c r="C14" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="14.5" thickBot="1">
+      <c r="A15" s="12">
         <v>14</v>
       </c>
-      <c r="B15" s="2" t="s">
-[...7 lines deleted...]
-      <c r="B16" s="2" t="s">
+      <c r="B15" s="13" t="s">
         <v>14</v>
       </c>
-    </row>
-[...13 lines deleted...]
-        <v>16</v>
+      <c r="C15" s="14" t="s">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1" xr:uid="{9F4DB9DE-AC4A-405B-BB81-0F59744AAE34}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;R_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K0000FF Classified as Public</oddFooter>
   </headerFooter>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{39f370e9-449c-4cf5-97ab-47afa557511a}" enabled="1" method="Privileged" siteId="{f45010b2-1259-4e62-a339-3527fdafea9f}" contentBits="2" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amit Kumar</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>