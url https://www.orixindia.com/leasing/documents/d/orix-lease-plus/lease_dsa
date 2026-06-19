--- v1 (2026-05-04)
+++ v2 (2026-06-19)
@@ -1,421 +1,210 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\DELHI\Lease\agrawal sonam\DSA Website\April 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\DELHI\Lease\agrawal sonam\DSA Website\June 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B10D5A84-0799-4F85-A83F-DE671659C119}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{93C70B37-422C-4136-8349-1505147DB3CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{61698763-5AAF-41DD-B164-D755A2BB0897}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>S.No.</t>
   </si>
   <si>
     <t>Name of the DSA</t>
   </si>
   <si>
-    <t>DSA</t>
-[...4 lines deleted...]
-  <si>
     <t>Sadashiva Financial Services</t>
   </si>
   <si>
     <t>Speeds</t>
   </si>
   <si>
     <t>Dell International Services India Private Limited</t>
   </si>
   <si>
     <t>Dreamz Mynewcar India Private Limited</t>
   </si>
   <si>
     <t>Devang Jitendra Kothari</t>
   </si>
   <si>
     <t>Vmvcube Infosystem India Private Limited</t>
   </si>
   <si>
-    <t>Authentic Financial Services</t>
-[...1 lines deleted...]
-  <si>
     <t>Rajesh M J</t>
   </si>
   <si>
     <t>Vbuild Consulting India Private Limited</t>
   </si>
   <si>
     <t>Onetouch Software Technology</t>
   </si>
   <si>
+    <t>Bythebook Consulting Llp</t>
+  </si>
+  <si>
     <t>Figital Technologies Private Limited</t>
   </si>
   <si>
+    <t>Anil  Bhandari</t>
+  </si>
+  <si>
     <t>Ruloans Distribution Services Private Limited</t>
   </si>
   <si>
     <t>Team Computers Private. Limited</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bythebook Consulting LLP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5">
+  <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Romana Ultra"/>
+      <name val="Romana ultra"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Romana Ultra"/>
+      <name val="Romana ultra"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Romana Ultra"/>
-[...4 lines deleted...]
-      <name val="Romana Ultra"/>
+      <name val="Romana ultra"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="13">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...157 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -710,229 +499,182 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA75E89B-B102-455A-8467-D73C7AFAFF86}">
-  <dimension ref="A1:C15"/>
+  <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D11" sqref="D11"/>
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14"/>
   <cols>
-    <col min="1" max="1" width="4.7265625" style="15" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="8.7265625" style="4"/>
+    <col min="1" max="1" width="4.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="43.08984375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="39.08984375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="14.5" thickBot="1">
+    <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="3">
+        <v>1</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="3">
         <v>2</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B2" s="6" t="s">
+      <c r="B3" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="3">
+        <v>3</v>
+      </c>
+      <c r="B4" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="7" t="s">
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="3">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="3">
+        <v>5</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="3">
+        <v>6</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="3">
+        <v>7</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="3">
+        <v>8</v>
+      </c>
+      <c r="B9" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:3">
-[...47 lines deleted...]
-      <c r="B7" s="9" t="s">
+    <row r="10" spans="1:2">
+      <c r="A10" s="3">
+        <v>9</v>
+      </c>
+      <c r="B10" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="10" t="s">
-[...7 lines deleted...]
-      <c r="B8" s="9" t="s">
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="3">
+        <v>10</v>
+      </c>
+      <c r="B11" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="10" t="s">
-[...7 lines deleted...]
-      <c r="B9" s="9" t="s">
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="3">
+        <v>11</v>
+      </c>
+      <c r="B12" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="10" t="s">
-[...18 lines deleted...]
-      <c r="B11" s="9" t="s">
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="3">
+        <v>12</v>
+      </c>
+      <c r="B13" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C11" s="10" t="s">
-[...7 lines deleted...]
-      <c r="B12" s="9" t="s">
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="3">
+        <v>13</v>
+      </c>
+      <c r="B14" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="10" t="s">
-[...7 lines deleted...]
-      <c r="B13" s="9" t="s">
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="3">
+        <v>14</v>
+      </c>
+      <c r="B15" s="4" t="s">
         <v>13</v>
-      </c>
-[...23 lines deleted...]
-        <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;R_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K0000FF Classified as Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{39f370e9-449c-4cf5-97ab-47afa557511a}" enabled="1" method="Privileged" siteId="{f45010b2-1259-4e62-a339-3527fdafea9f}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>